--- v0 (2025-10-25)
+++ v1 (2026-09-04)
@@ -1,1271 +1,856 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A896876" w14:textId="77777777" w:rsidR="005A6BA5" w:rsidRPr="005A6BA5" w:rsidRDefault="005A6BA5" w:rsidP="005A6BA5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="60294940" w14:textId="1E5A326E" w:rsidR="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Organizace školního roku 2026/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D19A9B" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C0201A" w14:textId="77777777" w:rsidR="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AEC0BF8" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vyučování </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve školním roce </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026/2027 začne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve všech základních školách, středních školách, základních uměleckých školách a konzervatořích </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>v úterý 1. září 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5A3955" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C93FC44" w14:textId="475963E6" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podzimní prázdniny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stanovuje MŠMT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">na čtvrtek 29. října a pátek 30. října 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3BD128" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14418802" w14:textId="5F56565B" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vánoční prázdniny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">začínají </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ve středu 23. prosince 2026 a končí v neděli 3. ledna 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vyučování začne v pondělí 4. ledna 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B00F2FC" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310B7D42" w14:textId="27D394D2" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vysvědčení s hodnocením za první pololetí bude žákům předáno ve čtvrtek 28. ledna 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D12039" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jednodenní pololetní prázdniny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> připadnou na pátek 29. ledna 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A44B23" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CDFCFB" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">arní prázdniny v délce jednoho týdne jsou podle sídla školy stanoveny takto: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325D6058" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266EED98" w14:textId="495EB624" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Okres </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F72099" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089DB3D8" w14:textId="4345D487" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1. 2. – 7. 2. 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Česká Lípa, Jablonec nad Nisou, Liberec, Semily, Havlíčkův Brod, Jihlava, Pelhřimov, Třebíč, Žďár nad Sázavou, Kladno, Kolín, Kutná Hora, Písek, Náchod, Bruntál </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06288B10" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25090DDB" w14:textId="6BAA7A73" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8. 2. – 14. 2. 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mladá Boleslav, Příbram, Tábor, Prachatice, Strakonice, Ústí nad Labem, Chomutov, Most, Jičín, Rychnov nad Kněžnou, Olomouc, Šumperk, Opava, Jeseník </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25093437" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373C9510" w14:textId="517E70FF" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>15. 2. – 21. 2. 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Benešov, Beroun, Rokycany, České Budějovice, Český Krumlov, Klatovy, Trutnov, Pardubice, Chrudim, Svitavy, Ústí nad Orlicí, Ostrava-město, Prostějov </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671FD574" w14:textId="5B0C72B6" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22. 2. – 28. 2. 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Praha 1 až 5, Blansko, Brno-město, Brno-venkov, Břeclav, Hodonín, Vyškov, Znojmo, Domažlice, Tachov, Louny, Karviná </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B5DDC2" w14:textId="599C44E9" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. 3. – 7. 3. 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Praha 6 až 10, Cheb, Karlovy Vary, Sokolov, Nymburk, Jindřichův Hradec, Litoměřice, Děčín, Přerov, Frýdek-Místek </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3643E220" w14:textId="0799A8AE" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. 3. - 14. 3. 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kroměříž, Uherské Hradiště, Vsetín, Zlín, Praha-východ, Praha-západ, Mělník, Rakovník, Plzeň-město, Plzeň-sever, Plzeň-jih, Hradec Králové, Teplice, Nový Jičín </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5FBCDA" w14:textId="7AC1D261" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6BA5">
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Vyučování</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A6BA5">
+        <w:t>Velikonoční prázdniny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ve školním roce </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A6BA5">
+        <w:t xml:space="preserve"> připadnou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>2025/2026 začne</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A6BA5">
+        <w:t>na čtvrtek 25. března 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ve všech základních školách, středních školách, základních uměleckých školách a konzervatořích </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A6BA5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DCBD1A" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>v pondělí 1. září 2025</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A6BA5">
+      </w:pPr>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B7CC324" w14:textId="77777777" w:rsidR="005A6BA5" w:rsidRDefault="005A6BA5" w:rsidP="005A6BA5">
+        <w:t xml:space="preserve">Vyučování ve druhém pololetí bude ukončeno ve středu 30. června 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EA671A" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2479464B" w14:textId="50C93FF9" w:rsidR="005A6BA5" w:rsidRPr="005A6BA5" w:rsidRDefault="005A6BA5" w:rsidP="005A6BA5">
+    <w:p w14:paraId="604F7A57" w14:textId="7614B180" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6BA5">
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Podzimní prázdniny</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hlavní prázdniny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A6BA5">
+        <w:t xml:space="preserve"> trvají </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A6BA5">
+        <w:t>od 1. července 2027 do 31. srpna 2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">pondělí 27. října a středu 29. října 2025. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70F9CC2F" w14:textId="77777777" w:rsidR="005A6BA5" w:rsidRDefault="005A6BA5" w:rsidP="005A6BA5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EBD145" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AFE8BBC" w14:textId="382BF70D" w:rsidR="005A6BA5" w:rsidRPr="005A6BA5" w:rsidRDefault="005A6BA5" w:rsidP="005A6BA5">
+    <w:p w14:paraId="64154B06" w14:textId="4581FDA1" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6BA5">
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Vánoční prázdniny</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Vyučování</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A6BA5">
+        <w:t xml:space="preserve"> ve školním roce 2027/2028 začne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">pondělí 22. prosince 2025 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A6BA5">
+        <w:t>ve středu 1. září 2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410891">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...459 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A6BA5">
-[...440 lines deleted...]
-    <w:sectPr w:rsidR="005A6BA5" w:rsidRPr="005A6BA5">
+    </w:p>
+    <w:p w14:paraId="0536EC79" w14:textId="77777777" w:rsidR="00410891" w:rsidRPr="00410891" w:rsidRDefault="00410891" w:rsidP="00410891">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00410891" w:rsidRPr="00410891">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00216BAD"/>
+    <w:rsidRoot w:val="00F87A4B"/>
     <w:rsid w:val="00101C6B"/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="001757ED"/>
+    <w:rsid w:val="00410891"/>
     <w:rsid w:val="004F5114"/>
-    <w:rsid w:val="005A6BA5"/>
-    <w:rsid w:val="00EB3CAB"/>
+    <w:rsid w:val="00F87A4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1B0D1ACD"/>
+  <w14:docId w14:val="098B7D7A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{70F3ED67-99F0-4C53-8C48-5A240D878EC5}"/>
+  <w15:docId w15:val="{6878DC2C-D868-4F76-9234-4231AEC7B897}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1633,571 +1218,589 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
     <w:name w:val="Nadpis 2 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
     <w:name w:val="Nadpis 3 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
     <w:name w:val="Nadpis 4 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis5Char">
     <w:name w:val="Nadpis 5 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis6Char">
     <w:name w:val="Nadpis 6 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis7Char">
     <w:name w:val="Nadpis 7 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis8Char">
     <w:name w:val="Nadpis 8 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis9Char">
     <w:name w:val="Nadpis 9 Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nadpis9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nzev">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="NzevChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NzevChar">
     <w:name w:val="Název Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Nzev"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podnadpis">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="PodnadpisChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
     <w:name w:val="Podnadpis Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Podnadpis"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citt">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="CittChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
     <w:name w:val="Citát Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Citt"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zdraznnintenzivn">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vrazncitt">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="VrazncittChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VrazncittChar">
     <w:name w:val="Výrazný citát Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Vrazncitt"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odkazintenzivn">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00216BAD"/>
+    <w:rsid w:val="00F87A4B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00410891"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2451,75 +2054,60 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>262</Words>
-  <Characters>1550</Characters>
+  <Words>274</Words>
+  <Characters>1623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1809</CharactersWithSpaces>
+  <CharactersWithSpaces>1894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Základní škola Kájov</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>